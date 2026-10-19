--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -431,107 +431,112 @@
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Город — 20___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">СОДЕРЖАНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="567"/>
         <w:jc w:val="left"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9355"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin" w:dirty="true"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Обновите поле: правой кнопкой по содержанию → «Обновить поле» → «Обновить целиком».</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ВВЕДЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -741,78 +746,80 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Практическая значимость работы состоит в том, что полученные результаты могут быть использованы в практике работы тренеров, преподавателей и специалистов по теме исследования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Структура и объём работы. Работа состоит из введения, трёх глав, заключения, списка использованных источников и приложений. Текст изложен на ___ страницах, содержит ___ таблиц и ___ рисунков. Список использованных источников включает ___ наименований.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Теоретические основы исследуемой проблемы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 Первый вопрос теоретической главы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -835,50 +842,51 @@
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Каждое заимствованное положение сопровождается ссылкой на источник [7]. Прямая цитата берётся в кавычки и сопровождается ссылкой с указанием страницы: «текст цитаты приводится дословно и без изменений» [8, с. 112]. Пересказ чужой мысли своими словами тоже требует ссылки — иначе это заимствование без указания источника, и антиплагиат его найдёт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 Второй вопрос теоретической главы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -975,558 +983,611 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ниже приведён пример таблицы. Ссылка на таблицу обязательна и даётся в тексте до самой таблицы: сравнительная характеристика подходов представлена в таблице 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionTable"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Таблица \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Таблица 1 — Сравнительная характеристика подходов к решению задачи</w:t>
+        <w:t xml:space="preserve"> — Сравнительная характеристика подходов к решению задачи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1809"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1339"/>
+        <w:gridCol w:w="1833"/>
+        <w:gridCol w:w="3372"/>
+        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="1363"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Подход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3392" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Основная идея</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2815" w:type="dxa"/>
+            <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ограничение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1339" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Источник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Традиционный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3392" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Последовательное освоение элементов техники от простого к сложному</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2815" w:type="dxa"/>
+            <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Требует большого объёма времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1339" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Круговой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3392" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Выполнение станций по кругу с регламентированным отдыхом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2815" w:type="dxa"/>
+            <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Сложно дозировать нагрузку новичкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1339" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">[7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопряжённый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3392" w:type="dxa"/>
+            <w:tcW w:w="3372" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Развитие качества одновременно с совершенствованием техники</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2815" w:type="dxa"/>
+            <w:tcW w:w="2787" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Нужен высокий исходный уровень подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1339" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">[10]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">После таблицы текст продолжается с новой строки. Если таблица не помещается на странице, она переносится, а над продолжением пишется «Продолжение таблицы 1»; шапка при этом повторяется — в этом файле повтор шапки уже включён.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3 Выводы по первой главе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Выводы по главе — это 3-5 коротких абзацев, каждый из которых отвечает на один вопрос, разобранный в главе. Новых фактов и новых ссылок здесь не появляется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2 Методы и организация исследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1 Методы исследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1631,397 +1692,448 @@
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Обратите внимание: после слова «где» двоеточие не ставится — этого прямо требует пункт 6.8.2 стандарта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 Организация исследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Описывается база исследования, сроки, этапы и состав участников. Характеристика выборки приводится в таблице 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionTable"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Таблица \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Таблица 2 — Характеристика участников исследования</w:t>
+        <w:t xml:space="preserve"> — Характеристика участников исследования</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3922"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1674"/>
+        <w:gridCol w:w="3881"/>
+        <w:gridCol w:w="1720"/>
+        <w:gridCol w:w="2059"/>
+        <w:gridCol w:w="1695"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3922" w:type="dxa"/>
+            <w:tcW w:w="3881" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Количество, чел.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2061" w:type="dxa"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Возраст, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Стаж занятий, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3922" w:type="dxa"/>
+            <w:tcW w:w="3881" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Контрольная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2061" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19,4 ± 0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3,2 ± 0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3922" w:type="dxa"/>
+            <w:tcW w:w="3881" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Экспериментальная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="1720" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2061" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19,1 ± 0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3,4 ± 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2190,1147 +2302,1250 @@
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:ind w:firstLine="0" w:left="0" w:right="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
-                              <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Анализ литературы</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="45720" tIns="18000" rIns="45720" bIns="18000" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
                     <wps:cNvPr id="1005" name="Блок 1005"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="1905000" y="190500"/>
                         <a:ext cx="1428750" cy="571500"/>
                       </a:xfrm>
                       <a:prstGeom prst="roundRect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:ind w:firstLine="0" w:left="0" w:right="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
-                              <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Констатирующий
 эксперимент</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="45720" tIns="18000" rIns="45720" bIns="18000" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
                     <wps:cNvPr id="1006" name="Блок 1006"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="1905000" y="1238250"/>
                         <a:ext cx="1428750" cy="571500"/>
                       </a:xfrm>
                       <a:prstGeom prst="roundRect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:ind w:firstLine="0" w:left="0" w:right="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
-                              <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Формирующий
 эксперимент</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="45720" tIns="18000" rIns="45720" bIns="18000" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                   <wps:wsp>
                     <wps:cNvPr id="1007" name="Блок 1007"/>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3714750" y="1238250"/>
                         <a:ext cx="1428750" cy="571500"/>
                       </a:xfrm>
                       <a:prstGeom prst="roundRect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:ind w:firstLine="0" w:left="0" w:right="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:color w:val="000000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
-                              <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Обработка
 результатов</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="45720" tIns="18000" rIns="45720" bIns="18000" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </wpg:wgp>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionFigure"/>
         <w:keepLines/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Рисунок 1 — Схема организации исследования</w:t>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Схема организации исследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3 Результаты исследования и их обсуждение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 Результаты исследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В этом параграфе приводятся полученные данные — без объяснений и без оценок. Сначала цифры, потом их обсуждение. Итоговые показатели представлены в таблице 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionTable"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Таблица \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Таблица 3 — Показатели физической подготовленности до и после эксперимента</w:t>
+        <w:t xml:space="preserve"> — Показатели физической подготовленности до и после эксперимента</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3920"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="3776"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="796"/>
+        <w:gridCol w:w="942"/>
+        <w:gridCol w:w="1220"/>
+        <w:gridCol w:w="672"/>
+        <w:gridCol w:w="876"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcW w:w="3776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Тест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1073" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">До</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">После</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="1220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Прирост</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="876" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">p</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcW w:w="3776" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Сгибание и разгибание рук в упоре лёжа, раз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1073" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="1220" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="876" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; 0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcW w:w="3776" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1073" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">31,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="1220" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3,42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="876" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt; 0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcW w:w="3776" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Прыжок в длину с места, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1073" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">218,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">221,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="1220" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1,18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="876" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; 0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3920" w:type="dxa"/>
+            <w:tcW w:w="3776" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1073" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">217,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">229,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1196" w:type="dxa"/>
+            <w:tcW w:w="1220" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="876" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt; 0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3368,102 +3583,154 @@
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="3712766"/>
+            <wp:extent cx="5940425" cy="2784574"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1009" name="Диаграмма 1009"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdFig2"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionFigure"/>
         <w:keepLines/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Рисунок 2 — Прирост показателей в контрольной и экспериментальной группах, %</w:t>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Прирост показателей в контрольной и экспериментальной группах, %</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 Обсуждение результатов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3486,93 +3753,95 @@
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Комплекс упражнений разработанной методики представлен в приложении В.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 Выводы по третьей главе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Выводы формулируются по задачам: сколько задач было поставлено во введении, столько выводов и получается. Каждый вывод опирается на конкретные цифры из таблиц этой главы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -3638,50 +3907,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3) экспериментальная проверка подтвердила эффективность методики: прирост показателей в экспериментальной группе достоверно выше (p &lt; 0,05).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Практические рекомендации. Полученные результаты позволяют рекомендовать разработанную методику для применения в практике ______________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">СПИСОК ИСПОЛЬЗОВАННЫХ ИСТОЧНИКОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -3850,50 +4120,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Российская Федерация. Законы. Об образовании в Российской Федерации : Федеральный закон № 273-ФЗ : [принят Государственной думой 21 декабря 2012 года : одобрен Советом Федерации 26 декабря 2012 года]. — Москва : Проспект, 2023. — 192 с. — Текст : непосредственный.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Васильев, К. Л. Методы статистической обработки данных в педагогических исследованиях / К. Л. Васильев. — Текст : электронный // StatBlank : [сайт]. — URL: https://statblank.com/calc (дата обращения: 15.05.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ А</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -3931,5258 +4202,5269 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Протокол результатов тестирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionTable"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица А.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Таблица А.1 — Результаты тестирования участников исследования</w:t>
+        <w:t xml:space="preserve"> — Результаты тестирования участников исследования</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="764"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="786"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="1077"/>
+        <w:gridCol w:w="1225"/>
+        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1175"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Фамилия И. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Возраст, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Отжимания, раз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Прыжок, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Наклон, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Иванов И. И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Петров П. П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Сидоров С. С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Кузнецов К. К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Смирнов С. М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Попов П. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Васильев В. В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Соколов С. К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Михайлов М. М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Новиков Н. Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">13,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Фёдоров Ф. Ф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Морозов М. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Волков В. Л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Алексеев А. А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Лебедев Л. Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Семёнов С. Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Егоров Е. Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Павлов П. А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Козлов К. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Степанов С. Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Николаев Н. И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">13,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Орлов О. Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Андреев А. Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Макаров М. А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Никитин Н. К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Захаров З. А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Зайцев З. Й.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Соловьёв С. Л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Борисов Б. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Яковлев Я. К.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Григорьев Г. Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">КГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="764" w:type="dxa"/>
+            <w:tcW w:w="786" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2274" w:type="dxa"/>
+            <w:tcW w:w="2158" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Романов Р. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ЭГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1225" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1659" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">13,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ Б</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -9231,50 +9513,51 @@
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сюда вставляется бланк использованной методики: инструкция для испытуемого и текст пунктов. Если методика защищена авторским правом, вместо полного текста даётся ссылка на источник, откуда она взята.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРИЛОЖЕНИЕ В</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
@@ -9312,432 +9595,442 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Комплекс упражнений разработанной методики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="CaptionTable"/>
         <w:keepNext/>
+        <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица В.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Таблица В.1 — Содержание комплекса по этапам</w:t>
+        <w:t xml:space="preserve"> — Содержание комплекса по этапам</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2233"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2543"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="2526"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Этап</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="2877" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Упражнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Дозировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcW w:w="2526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Методические указания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Подготовительный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="2877" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Общеразвивающие упражнения на месте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8–10 мин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcW w:w="2526" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Темп средний, дыхание не задерживать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Основной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="2877" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Сгибание и разгибание рук в упоре лёжа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3 подхода по 12–15 раз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcW w:w="2526" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Отдых между подходами 60 с, корпус прямой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Заключительный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:tcW w:w="2877" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Упражнения на растягивание и восстановление дыхания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5–7 мин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2543" w:type="dxa"/>
+            <w:tcW w:w="2526" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0" w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Удержание позы 20–30 с, без рывков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
@@ -9817,93 +10110,98 @@
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="singleLevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:suff w:val="space"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:multiLevelType w:val="singleLevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="-"/>
       <w:suff w:val="space"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:color w:val="000000"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="3">
+    <w:lsdException w:name="toc 1" w:semiHidden="0" w:unhideWhenUsed="0" w:locked="0" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="0" w:unhideWhenUsed="0" w:locked="0" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="0" w:unhideWhenUsed="0" w:locked="0" w:uiPriority="39"/>
+  </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709" w:left="0" w:right="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:color w:val="000000"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -9947,88 +10245,126 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:ind w:firstLine="0" w:left="0" w:right="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:ind w:left="0" w:right="624" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="220" w:firstLine="0"/>
+      <w:ind w:left="220" w:right="624" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="440" w:firstLine="0"/>
+      <w:ind w:left="440" w:right="624" w:firstLine="0"/>
       <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CaptionTable">
+    <w:name w:val="Название таблицы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CaptionFigure">
+    <w:name w:val="Название рисунка"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
@@ -10043,100 +10379,104 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdFig2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rIdFooterFirst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rIdFooterDefault" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/chart1.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:lang val="ru-RU"/>
+  <c:roundedCorners val="0"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Контрольная группа</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="4472C4"/>
             </a:solidFill>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:dLbls>
+            <c:numFmt formatCode="0&quot; %&quot;" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="0">
                     <a:latin typeface="Times New Roman"/>
                     <a:cs typeface="Times New Roman"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
-            <c:numFmt formatCode="0&quot; %&quot;" sourceLinked="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$5</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Отжимания</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Прыжок в длину</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Наклон вперёд</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Бег 100 м</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
@@ -10160,73 +10500,74 @@
                   <c:v>1.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Экспериментальная группа</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="ED7D31"/>
             </a:solidFill>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:dLbls>
+            <c:numFmt formatCode="0&quot; %&quot;" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="0">
                     <a:latin typeface="Times New Roman"/>
                     <a:cs typeface="Times New Roman"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
-            <c:numFmt formatCode="0&quot; %&quot;" sourceLinked="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$5</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Отжимания</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Прыжок в длину</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Наклон вперёд</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Бег 100 м</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
@@ -10273,51 +10614,60 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200" b="0">
                 <a:latin typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="222222222"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="222222222"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
-        <c:majorGridlines/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="D9D9D9"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+          </c:spPr>
+        </c:majorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" vert="horz"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="0">
                     <a:latin typeface="Times New Roman"/>
                     <a:cs typeface="Times New Roman"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="ru-RU" sz="1200" b="0">
                     <a:latin typeface="Times New Roman"/>
                     <a:cs typeface="Times New Roman"/>
                   </a:rPr>
                   <a:t>Прирост, %</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
@@ -10361,44 +10711,44 @@
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
   </c:chart>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200" b="0">
           <a:latin typeface="Times New Roman"/>
           <a:cs typeface="Times New Roman"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ru-RU"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>lazarev-docx</Application>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Образец оформления работы по ГОСТ 7.32-2017</dc:title>
   <dc:creator>StatBlank</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>